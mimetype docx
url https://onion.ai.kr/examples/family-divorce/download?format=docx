--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">이혼 및 위자료 청구</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">가사 · 담당 OOO 변호사</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 청구취지</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 원고와 피고는 이혼한다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -144,51 +144,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">라는 판결을 구합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2. 재판상 이혼 사유</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">당사자의 지위 및 혼인관계</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -363,100 +363,100 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">위와 같은 피고의 부정행위와 부양·양육의무의 방기로 인하여 원고와 피고 사이의 애정과 신뢰는 완전히 상실되었고, 현재 원고와 피고는 20OO. O.경부터 사실상 별거 상태에 있는바, 혼인관계는 회복을 기대할 수 없을 정도로 파탄되었습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 위자료</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 원고는 12년간 혼인생활을 유지하며 가정에 헌신하였음에도, 피고의 부정행위와 부양의무 방기로 인하여 가정이 해체되는 극심한 정신적 고통을 겪었습니다. 원고는 20OO. OO.경부터 OO의원에서 우울장애 등 진단을 받고 치료 중에 있습니다(갑 제6호증 진단서).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. 원고와 피고의 혼인기간(약 12년), 파탄의 경위와 원인, 피고의 유책 정도, 부정행위의 기간과 태양, 미성년 자녀의 존재, 피고가 현재까지 어떠한 사과나 피해 회복 노력도 하지 아니하고 있는 점 등 제반 사정을 종합하면, 피고가 원고에게 지급하여야 할 위자료는 20,000,000원으로 정함이 상당합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">변호사 코멘트</w:t>
+        <w:t xml:space="preserve">변호사 수정사항</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) 위자료는 금액을 특정하고 지연손해금까지 청구취지에 기재해야 합니다. 누락되어 있던 부분을 보완했습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -469,51 +469,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) 위자료 산정 요소(혼인 기간·파탄 경위·유책 정도)를 구체적으로 적어 감액 위험을 줄였습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 적합성 수치는 이해를 돕기 위한 참고값입니다.</w:t>
+        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 제출 가능성 단계는 이해를 돕기 위한 참고값입니다.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ko-KR" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>