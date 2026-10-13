--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">손해배상 청구의 소</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">민사 · 담당 OOO 변호사</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 청구취지</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 피고는 원고에게 50,000,000원 및 이에 대하여 이 사건 소장 부본 송달일 다음 날부터 다 갚는 날까지 연 12%의 비율로 계산한 지연손해금을 지급하라.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -105,51 +105,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">라는 판결을 구합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2. 청구원인 — 사고 경위</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">당사자의 지위</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -220,51 +220,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">원고는 이 사건 사고로 인하여 요추 압박골절 등 약 12주간의 치료를 요하는 상해를 입고 OO병원에서 입원 치료를 받았습니다(갑 제O호증 진단서 참조).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 손해배상의 범위</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">손해배상책임의 발생</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -400,87 +400,87 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">다만 원고는 우선 손해액 중 일부로서 금 50,000,000원 및 이에 대한 지연손해금의 지급을 구하며, 추후 신체감정 결과에 따라 청구취지를 확장할 예정입니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">4. 결론</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">따라서 원고는 피고에 대하여 위 일부청구 금액인 금 50,000,000원 및 이에 대하여 불법행위일인 2023. 3. 1.부터 이 사건 소장 부본 송달일까지는 「민법」에서 정한 연 5%의, 그 다음 날부터 다 갚는 날까지는 「소송촉진 등에 관한 특례법」에서 정한 연 12%의 각 비율에 의한 지연손해금을 지급받기 위하여 이 사건 청구에 이른 것입니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">변호사 코멘트</w:t>
+        <w:t xml:space="preserve">변호사 수정사항</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) 청구취지에 지연손해금 기재가 누락되어 있었습니다. 소송촉진 등에 관한 특례법상 연 12% 지연손해금 청구를 추가했습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -493,51 +493,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) 손해 항목별 금액과 증거(갑호증)를 연결해 산정 근거를 명확히 했습니다. 증거 없이 금액만 적으면 감액될 위험이 큽니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 적합성 수치는 이해를 돕기 위한 참고값입니다.</w:t>
+        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 제출 가능성 단계는 이해를 돕기 위한 참고값입니다.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ko-KR" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>