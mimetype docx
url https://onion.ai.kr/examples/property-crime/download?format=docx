--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -2,115 +2,115 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">고소장</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">형사 · 담당 OOO 변호사</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 고소취지</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">고소인은 피고소인에 대하여 「형법」 제347조 제1항 사기죄로 고소하오니, 철저히 수사하시어 엄중히 처벌하여 주시기 바랍니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2. 범죄사실</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">피고소인은 2023. 5. 1.경 서울시 강동구 소재 OO에서 고소인에게 "OO 건설 자재 납품건과 관련하여 한 달 뒤 공사대금 OOOO원을 수령하게 되니, 2,000만 원을 빌려주면 이를 수령하는 즉시 전액 변제하겠다"는 취지로 말하였습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -124,51 +124,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">피고소인은 위와 같이 고소인을 기망하여 이에 속은 고소인으로부터 같은 날 차용금 명목으로 2,000만 원을 계좌이체하여 교부받아 이를 편취하였습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 고소이유</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 피고소인의 기망행위</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -286,83 +286,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">위 사정을 종합하면 피고소인에게는 차용 당시부터 편취의 고의가 있었음이 명백합니다. 피고소인의 행위는 단순한 민사상 채무불이행이 아니라 「형법」 제347조 제1항의 사기죄를 구성합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">4. 결론</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">피고소인은 고소인의 신뢰를 저버리고 계획적으로 금원을 편취한 후 이를 도박자금으로 탕진하였을 뿐 아니라, 현재까지 피해 회복을 위한 어떠한 노력도 하지 아니하고 있습니다. 그 죄질이 매우 불량하고 고소인의 피해가 중대하므로, 철저히 수사하시어 엄중히 처벌하여 주시기 바랍니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">5. 증거자료</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 증 제1호증 차용증 — 대여사실 및 변제 약정 내용</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -389,55 +389,55 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. 증 제4호증 도박자금 사용 관련 자료 — 기망행위 정황</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">변호사 코멘트</w:t>
+        <w:t xml:space="preserve">변호사 수정사항</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) 언제·누가·어떤 거짓말로·얼마를 편취했는지가 범죄사실의 핵심입니다. 육하원칙에 맞게 재구성했습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -450,51 +450,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) 증거는 목록화하여 번호를 붙이면 수사기관이 사실관계를 확인하기 쉽습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 적합성 수치는 이해를 돕기 위한 참고값입니다.</w:t>
+        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 제출 가능성 단계는 이해를 돕기 위한 참고값입니다.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ko-KR" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>