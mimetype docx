--- v0 (2026-08-25)
+++ v1 (2026-10-13)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">임대차보증금 반환 청구</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">민사 · 담당 OOO 변호사</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 청구취지</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 피고는 원고에게 30,000,000원 및 이에 대하여 2026. 3. 1.부터 이 사건 소장 부본 송달일까지는 연 5%의, 그 다음 날부터 다 갚는 날까지는 연 12%의 각 비율로 계산한 돈을 지급하라.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -105,51 +105,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">라는 판결을 구합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">2. 임대차계약의 종료와 목적물 인도</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">당사자의 지위 및 임대차계약의 체결</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -264,51 +264,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">그럼에도 피고는 원고의 반복된 반환 요구에도 불구하고 현재까지 보증금을 전혀 반환하지 아니하고 있습니다(갑 제4호증 내용증명우편, 갑 제6호증 문자메시지 내역 참조).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">3. 피고의 공제 주장에 대한 반박</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 피고의 주장</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -514,55 +514,55 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">이상과 같이 피고는 원고에게 임대차보증금 30,000,000원 및 이에 대한 지연손해금을 지급할 의무가 있음이 명백함에도 아무런 정당한 이유 없이 그 이행을 거절하고 있으므로, 청구취지 기재와 같은 판결을 구하기 위하여 이 사건 소를 제기합니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
-          <w:b/>
+          <w:b w:val="true"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">변호사 코멘트</w:t>
+        <w:t xml:space="preserve">변호사 수정사항</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) 목적물 인도 시점을 특정하고 인도확인서를 증거로 연결해, 동시이행 항변으로 지연손해금이 부정될 위험을 차단했습니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -575,51 +575,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) 상대방의 공제 주장은 '통상 손모' 법리와 입증 부족 두 갈래로 반박하는 것이 효과적입니다.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 적합성 수치는 이해를 돕기 위한 참고값입니다.</w:t>
+        <w:t xml:space="preserve">본 문서는 ONION 첨삭 사례(가공 예시)에서 생성된 첨삭본입니다. 제출 가능성 단계는 이해를 돕기 위한 참고값입니다.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Malgun Gothic" w:eastAsia="Malgun Gothic" w:hAnsi="Malgun Gothic" w:cs="Malgun Gothic"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ko-KR" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
       </w:pPr>